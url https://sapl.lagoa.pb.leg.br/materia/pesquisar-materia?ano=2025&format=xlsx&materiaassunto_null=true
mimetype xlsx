--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -54,329 +54,329 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>DANIEL CARNEIRO</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento_daniel.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento_daniel.pdf</t>
   </si>
   <si>
     <t>solicitando que seja feito uma_x000D_
 passagem molhada no sitio Extrema , mais precisamente na altura do Riacho de João_x000D_
 Calixto, uma vez esse beneficio e de suma importância para a referida comunidade, haja_x000D_
 vista que nessa comunidade tem inúmeras famílias que praticamente ficam ilhados em_x000D_
 tempos de chuvas, e também por possuir uma grande quantidade de produtores de leite_x000D_
 onde os mesmos fazem patê de uma associação de produtores de leite, a APOLEJE com_x000D_
 CNPJ ativo de numero 08.605.767/0001-58 que fica situado em Jerico por falta de_x000D_
 acesso no períodos de chuvas,</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_n-002-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_n-002-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado no uso de suas atribuições legais que lhe são conferidas na lei Orgânica do Município e no regimento interno desta casa, vem pelo presente após ouvir o Plenário Solicitar da Prefeitura Municipal de Lagoa-PB, através da secretária muninicipal de Infraestrutura a Construção do calçamento na rua Sebastião Rodrigo do Ó, próximo ao campo de futebol, para que possa servir a população que transita na localidade.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento_n-003-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento_n-003-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo Solicita á Prefeitura Municipal de Lagoa-PB a implantação de Câmaras de Monitoramento em nosso Município. Requeiro á mesa, com o fundamento no regimento interno desta casa e ouvido o Plenário, seja enviado á Prefeitura Municipal, sobre a Possibilidade de Implantar um centro de Operações de videomonitoramento Municipal para recepção das imagens e dados, com implantação de câmaras de videomonitoramento nos principais pontos de aglomerações de pessoas (praças, avenidas, entradas da cidade, regiões bancárias e Hospitalar), buscando dessa forma, auxiliar e aumentar a garantia de segurança nas ruas, comércios, residências, prédios públicos e privados, efetivando o monitoramento 24 horas por dia, com acesso imediato de imagens ou filmagens, facilitando o trabalho preventivo, ostentivo e investigativo das policias.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento_n_004.2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento_n_004.2025.pdf</t>
   </si>
   <si>
     <t>realização de parceria com clinicas especializadas em tratamento  de crianças atípicas</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento_n_05.2025_-_troca_de_lampadas_na_pista_de_caminhada.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento_n_05.2025_-_troca_de_lampadas_na_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>trocas da lampadas da pista de caminhada</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário do Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_n-001-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_n-001-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a Estrutura Administrativa do Poder Executivo do Município de Lagoa - PB, revoga a Lei Municipal Nº 502/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_n-002-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_n-002-2025.pdf</t>
   </si>
   <si>
     <t>Reajusta o salário mínimo dos servidores públicos do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/12/camscanner_07-02-2025_09.29.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/12/camscanner_07-02-2025_09.29.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a abrir crédito especial para fins que se especifica.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei__n-04-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei__n-04-2025.pdf</t>
   </si>
   <si>
     <t>Reajusta o Piso Salarial dos Profissionais do Magistério Público Municipal de Lagoa-PB e das Outras Providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei__n-05-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei__n-05-2025.pdf</t>
   </si>
   <si>
     <t>Concede piso salarial profissional aos agentes comunitários de Saúde e agentes de Combate a Endemias, em cumprimento a emenda Constitucional n* 120/220 e dá outras Providências</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_n-006-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_n-006-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Camapanha "Amigo da Natureza" que dispõe sobre medidas de preservação do meio ambiente e de educação ambiental por meio do plantio coletivo de mudas de árvores nativas.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_n-_007-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_n-_007-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha "Amigo da Natureza" que dispõe sobre medidas de preservação do meio ambiente e de educação ambiental por meio do plantio de mudas de árvores nativas.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_n-_008-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_n-_008-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a abrir crédito especial para fins que especifica.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_no_daniel.docx</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_no_daniel.docx</t>
   </si>
   <si>
     <t>dispõe sobre a redução da carga horaria do servidor público municipal de lagoa-pb que seja pai ou mãe, tutor, curador ou responsável legal de pessoas com transtorno do especto autista e demais deficiencia e dá outras providências</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_010-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_010-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária do município de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_010-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_010-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei Orçamentária do município de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_010-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_010-2025.pdf</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_n_13-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_n_13-2025.pdf</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_n_14-2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_n_14-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Conselho Municipal de Direitos da População de Lésbicas, Gays, Bissexuais, Travestis, Transexuais,Queer, intersexo, assexual, Pansexual e outros (CMDLGBTQIAP+) e da outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/30/20251023-084708.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/30/20251023-084708.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A ABRIR CRÉDITO ESPECIAL_x000D_
 PARA FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_n_016.2025_-_loa.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_n_016.2025_-_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO DE LAGOA, PARA O EXERCÍCIO DE_x000D_
 2026. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/35/pl_do_executivo_no017.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/35/pl_do_executivo_no017.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE LAGOA PARA O PERÍODO 2026/2029</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_18.2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_18.2025.pdf</t>
   </si>
   <si>
     <t>Concede Isenção de Impostos sobre serviços de_x000D_
 qualquer natureza e imposto sobre a transmissão_x000D_
 intervivos na construção de empreendimentos_x000D_
 habitacionais de interesse social e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_19.2025.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_19.2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A ABRIR CRÉDITO ESPECIAL_x000D_
 PARA FINS QUE ESPECIFICА.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_emenda.pdf</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_emenda.pdf</t>
   </si>
   <si>
     <t>O proprietário ou morador que participarem da campanha " Amigos da natureza" plantando as mudas de árvores nativas ou frutíferas e as conservarem terão um desconto em seu IPTU de 50% cinquenta porcento no ano subsequente, podendo este requerer apenas duas vezes esse desconto.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.lagoa.pb.leg.br/media/</t>
+    <t>http://sapl.lagoa.pb.leg.br/media/</t>
   </si>
   <si>
     <t>O proprietário ou morador que participarem da campanha 'Amigos da Natureza' plantando as mudas de árvores nativas ou frutíferas e as conservarem terão um desconto em seu IPTU de 50% cinquenta por cento no ano sub sequente, podendo este requerer apenas duas vezes esse desconto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -683,68 +683,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento_daniel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_n-002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento_n-003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento_n_004.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento_n_05.2025_-_troca_de_lampadas_na_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_n-001-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_n-002-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/12/camscanner_07-02-2025_09.29.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei__n-04-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei__n-05-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_n-006-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_n-_007-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_n-_008-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_no_daniel.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/30/20251023-084708.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_n_016.2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/35/pl_do_executivo_no017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_18.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoa.pb.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento_daniel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_n-002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento_n-003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento_n_004.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento_n_05.2025_-_troca_de_lampadas_na_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_n-001-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_n-002-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/12/camscanner_07-02-2025_09.29.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei__n-04-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei__n-05-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_n-006-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_n-_007-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_n-_008-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_no_daniel.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/30/20251023-084708.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_n_016.2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/35/pl_do_executivo_no017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_18.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoa.pb.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>